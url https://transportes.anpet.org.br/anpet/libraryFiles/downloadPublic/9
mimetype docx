--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -219,51 +219,51 @@
         <w:tblW w:w="11338.582677165356" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5669.291338582678"/>
         <w:gridCol w:w="5669.291338582678"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="5669.291338582678"/>
             <w:gridCol w:w="5669.291338582678"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -396,51 +396,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -510,51 +510,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:tabs>
@@ -744,51 +744,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use o número sobrescrito após o nome do autor para indicar a filiação institucional. Cada autor deve estar identificado por um número. </w:t>
+              <w:t xml:space="preserve">Use o número sobrescrito após o nome do autor para indicar a afiliação institucional. Cada autor deve estar identificado por um número. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -841,51 +841,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -894,51 +894,51 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Afiliações</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e contato</w:t>
+              <w:t xml:space="preserve"> institucionais e contato</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
               </w:tabs>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:widowControl w:val="1"/>
@@ -1170,51 +1170,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="825" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -1422,51 +1422,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -1557,51 +1557,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103.070866141733"/>
@@ -1705,51 +1705,51 @@
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:widowControl w:val="1"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="1"/>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="566.9291338582677" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9ead3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="56.69291338582678" w:type="dxa"/>
               <w:left w:w="56.69291338582678" w:type="dxa"/>
               <w:bottom w:w="56.69291338582678" w:type="dxa"/>
               <w:right w:w="56.69291338582678" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="none" w:pos="5103"/>
               </w:tabs>